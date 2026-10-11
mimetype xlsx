--- v0 (2026-08-12)
+++ v1 (2026-10-11)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:I63"/>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>№</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Ташкилот номи</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>СТИР</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Вилоят</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Туман</t>
@@ -127,1481 +127,2516 @@
           <t>Раҳбар</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>Телефон</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Электрон почта</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>Ҳолати</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>«Zarafshon Ipak 3» МЧЖ</t>
+          <t>«Андижон Кумуш Тола» МЧЖ	</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>300004806</t>
+          <t>312915855</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Тошкент шаҳри</t>
+          <t>Андижон вилояти</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Юлдашева М.</t>
+          <t> Исмонов Равшанбек Туланович</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>+998 90 740-46-81</t>
+          <t>+998 99 340 27 66</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>cluster36@ipak.uz</t>
+          <t>sabjalilova585@gmail.com</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Фаол эмас</t>
+          <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>«Sharq Ipagi 2» МЧЖ</t>
+          <t>"Шовот Силк" МЧЖ	</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>300004669</t>
+          <t>311475044	</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>Тошкент шаҳри</t>
+          <t>Хоразм вилояти</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Мирзаев Т.</t>
+          <t>Артиков Нураддин Отабаевич 	</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>+998 95 232-79-69</t>
+          <t>+998 91 915 11 18</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>cluster35@ipak.uz</t>
+          <t>3301112@MAIL.RU</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:9" customHeight="0">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>«Oltin Pilla 1» МЧЖ</t>
+          <t>«XORAZM PILLA XOLDING» МЧЖ</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>300004532</t>
+          <t>302905398</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>Тошкент шаҳри</t>
+          <t>Хоразм вилояти</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Собиров Қ.</t>
+          <t>Қурбонов Биродар Отажонович</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>+998 97 162-71-50</t>
+          <t>+998 99 458 88 44</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>cluster34@ipak.uz</t>
+          <t>pillaxolding@umail.uz</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="0">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>«Sharq Ipagi 3» МЧЖ</t>
+          <t>«KHIVA SILK FABRIC» МЧЖ</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>300004395</t>
+          <t>305130894</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Хоразм вилояти</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Аҳмедов Ж.</t>
+          <t>Рахимов Музаффар Бахрамович	</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>+998 90 316-78-82</t>
+          <t>+998 99 969 43 45</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>cluster33@ipak.uz</t>
+          <t>khiva_silk@umail.uz</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="0">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>«Oltin Pilla 2» МЧЖ</t>
+          <t>"Данғара Ипаги" МЧЖ	</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>300004258</t>
+          <t>306865644</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>Хоразм вилояти</t>
+          <t>Фарғона вилояти</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Усмонов Ф.</t>
+          <t>Расулов Рахматжон Неъматжонович	</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>+998 97 970-21-31</t>
+          <t>+998 90 040 79 19</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>cluster32@ipak.uz</t>
+          <t>IPAKDANGARA@UMAILl.UZ</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="0">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>«Ipak Diyori 1» МЧЖ</t>
+          <t>"Бешариқ Ипаги" МЧЖ	</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>300004121</t>
+          <t>306415625	</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>Хоразм вилояти</t>
+          <t>Фарғона вилояти</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Холматова Д.</t>
+          <t>Махмудов Махмуджон Адилович 	</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>+998 95 587-47-60</t>
+          <t>+998 90 277 12 77</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>cluster31@ipak.uz</t>
+          <t>uzbmahmud1988@gmail.com</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="0">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>«Ipak Diyori 2» МЧЖ</t>
+          <t>"Нурли Тонг Силк" МЧЖ	</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>300003984</t>
+          <t>204241713	</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Фарғона вилояти</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Назаров С.</t>
+          <t>Касимова Камолотой Мусинжоновна 	</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>+998 93 367-62-30</t>
+          <t>998 90 277 12 77	</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>cluster30@ipak.uz</t>
+          <t>nurlitongsilk@yandex.ru</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="0">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>«Ipak Manbai 1» МЧЖ</t>
+          <t>"Мовароуннахр Силк Роуд" МЧЖ 		</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>300003847</t>
+          <t>	309039609</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>Фарғона вилояти</t>
+          <t>Тошкент вилояти</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Каримов Р.</t>
+          <t>Хайитбоева Жаннат Сохибовна	</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>+998 92 387-47-20</t>
+          <t>+998 97 046 19 72</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>cluster29@ipak.uz</t>
+          <t>fotima@gmail.com</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Фаол эмас</t>
+          <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="0">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>«Ipak Diyori 3» МЧЖ</t>
+          <t>"Эко Натур Силк" МЧЖ	</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>300003710</t>
+          <t>312899132</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Тошкент вилояти</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Юлдашева М.</t>
+          <t>Абдувалиев Элмурод Абдуҳамид ўғли	</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>+998 91 620-38-34</t>
+          <t>+998 97 723 72 31</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>cluster28@ipak.uz</t>
+          <t>elmurod@umail.uz</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="0">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>«Ipak Manbai 2» МЧЖ</t>
+          <t>"Глобал Тошкент Групп Силк" МЧЖ</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>300003573</t>
+          <t>312838800</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Тошкент вилояти</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Мирзаев Т.</t>
+          <t>Исмаилов Жамшид Улуғбек ўғли 	</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>+998 91 831-10-42</t>
+          <t>+998 93 858 30 00</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>cluster27@ipak.uz</t>
+          <t>gtgsilk@gmail.com</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="0">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>«Farovon Pilla 1» МЧЖ</t>
+          <t>"Натуралли Силк" МЧЖ</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>300003436</t>
+          <t>312765877</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Тошкент вилояти</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Собиров Қ.</t>
+          <t>Саломов Алишер Акмалович 	</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>+998 98 374-16-56</t>
+          <t>+998 93 082 36 41</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>cluster26@ipak.uz</t>
+          <t>not@mail.uz</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="0">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>«Farovon Pilla 2» МЧЖ</t>
+          <t>"Хуадинг Индастриал" МЧЖ ХК</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>300003299</t>
+          <t>311793400</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Сирдарё вилояти</t>
+          <t>Тошкент вилояти</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Аҳмедов Ж.</t>
+          <t>Шен Хайфан XXX	</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>+998 94 555-15-85</t>
+          <t>+998 99 171 38 88</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>cluster25@ipak.uz</t>
+          <t>example@Gmail.com</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="0">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>«Yashil Vodiy 1» МЧЖ</t>
+          <t>"Анвархон Силк" МЧЖ</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>300003162</t>
+          <t>312777560</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Сирдарё вилояти</t>
+          <t>Тошкент вилояти</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Усмонов Ф.</t>
+          <t>Хошимов Амир Хамза Исматилла ўғли	</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>+998 94 943-76-65</t>
+          <t>+998 33 838 38 92	</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>cluster24@ipak.uz</t>
+          <t>anvarxonsilk@mail.uz</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="0">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>«Yashil Vodiy 2» МЧЖ</t>
+          <t>"Ташкент Силк Про" МЧЖ</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>300003025</t>
+          <t>306529965</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Сурхондарё вилояти</t>
+          <t>Тошкент вилояти</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Холматова Д.</t>
+          <t>Амин Муҳаммад XXX </t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>+998 90 298-84-81</t>
+          <t>+998 93 338 06 60	</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>cluster23@ipak.uz</t>
+          <t>baxtiyor_1976@umail.uz</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="0">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>«Marvarid Pilla 1» МЧЖ</t>
+          <t>"Нью Бест Силк" МЧЖ</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>300002888</t>
+          <t>312734464</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Сурхондарё вилояти</t>
+          <t>Тошкент вилояти</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Назаров С.</t>
+          <t>Бийтўраев Алишер Носирович	</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>+998 99 219-82-28</t>
+          <t>+998 90 321 01 04</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>cluster22@ipak.uz</t>
+          <t>doston@mail.uz</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Фаол эмас</t>
+          <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="0">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>«Yashil Vodiy 3» МЧЖ</t>
+          <t>"Жайхун Ипакчилик" МЧЖ</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>300002751</t>
+          <t>311937797 </t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Самарқанд вилояти</t>
+          <t>Сурхондарё вилояти</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Каримов Р.</t>
+          <t>Юсупов Хайём Исмоилович</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>+998 94 954-73-12</t>
+          <t>+998 88 398 85 85</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>cluster21@ipak.uz</t>
+          <t>yoq@mail.uz</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="0">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>«Marvarid Pilla 2» МЧЖ</t>
+          <t>"Дигуан Силк Сирдарё" МЧЖ</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>300002614</t>
+          <t>312769429 </t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Самарқанд вилояти</t>
+          <t>Сирдарё вилояти</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Юлдашева М.</t>
-[...4 lines deleted...]
-          <t>+998 90 386-34-25</t>
+          <t>Расулов Шерзод Ахмаджанович</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>cluster20@ipak.uz</t>
+          <t>diguansilksirdaryo@umail.uz</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="0">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>«Silk Road 1» МЧЖ</t>
+          <t>«Прим Силк» МЧЖ</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>300002477</t>
+          <t>312697258</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Самарқанд вилояти</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Мирзаев Т.</t>
+          <t>Ибрагимов Хуршид Зафарович</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>+998 97 581-18-28</t>
+          <t>+998 97 615 65 65</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>cluster19@ipak.uz</t>
+          <t>primsilk@inbox.uz</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="0">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>«Silk Road 2» МЧЖ</t>
+          <t>«Тойлоқ Силк» МЧЖ</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>300002340</t>
+          <t>311966951</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Наманган вилояти</t>
+          <t>Самарқанд вилояти</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Собиров Қ.</t>
+          <t>Рахатова Азиза Намазовна</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>+998 96 713-29-16</t>
+          <t>+998 97 288 88 01</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>cluster18@ipak.uz</t>
+          <t>ref@mail.ru</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="0">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>«Agro Ipak 1» МЧЖ</t>
+          <t>«Иштихон Силк» МЧЖ</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>300002203</t>
+          <t>308100842</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Наманган вилояти</t>
+          <t>Самарқанд вилояти</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Аҳмедов Ж.</t>
+          <t>Хайитов Жўрабек Шоназарович</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>+998 96 249-80-53</t>
+          <t>+998 94 801 84 44</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>cluster17@ipak.uz</t>
+          <t>bekzod@umail.uz</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="0">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>«Silk Road 3» МЧЖ</t>
+          <t>«Ургут Силк Файбер Компани» МЧЖ</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>300002066</t>
+          <t>308065031</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Навоий вилояти</t>
+          <t>Самарқанд вилояти</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Усмонов Ф.</t>
+          <t>Мадаров Шоназар Вахобович</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>+998 98 157-36-28</t>
+          <t>+998 77 027 11 10</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>cluster16@ipak.uz</t>
+          <t>sadadsdf@gmail.com</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="0">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>«Agro Ipak 2» МЧЖ</t>
+          <t>«Булунғур Силк» МЧЖ</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>300001929</t>
+          <t>311835513</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Навоий вилояти</t>
+          <t>Самарқанд вилояти</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Холматова Д.</t>
+          <t>Абдуллаев Зафар Халилович</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>+998 92 786-72-19</t>
+          <t>+998 99 777 00 47</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>cluster15@ipak.uz</t>
+          <t>aa@mail.uz</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>Фаол эмас</t>
+          <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="0">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>«Pilla Cluster 1» МЧЖ</t>
+          <t>«Жомбой Силк-Р» МЧЖ</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>300001792</t>
+          <t>307787391</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Навоий вилояти</t>
+          <t>Самарқанд вилояти</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Назаров С.</t>
+          <t>Яриев Сирожиддин Рашидович</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>+998 95 312-82-75</t>
+          <t>+998 77 277 45 59</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>cluster14@ipak.uz</t>
+          <t>sirojiddin@mail.ru</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="0">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>«Pilla Cluster 2» МЧЖ</t>
+          <t>«Элбек Т.Р.Ж» МЧЖ</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>300001655</t>
+          <t>204701986</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Қашқадарё вилояти</t>
+          <t>Самарқанд вилояти</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Каримов Р.</t>
+          <t>Обидов Султонмурод Толибович</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>+998 94 881-43-84</t>
+          <t>+998 91 526 72 14</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>cluster13@ipak.uz</t>
+          <t>elbek@mail.ru</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="0">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>«Buyuk Ipak 1» МЧЖ</t>
+          <t>"Самарқанд Силк АО" МЧЖ</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>300001518</t>
+          <t>200752340</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Қашқадарё вилояти</t>
+          <t>Самарқанд вилояти</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Юлдашева М.</t>
+          <t>Остонов Алишер Самадович</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>+998 96 917-42-65</t>
+          <t>+998 93 349 15 00</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>cluster12@ipak.uz</t>
+          <t>ali@inbox.uz</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="0">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>«Pilla Cluster 3» МЧЖ</t>
+          <t>«Силк Вей Каттақўрғон» МЧЖ</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>300001381</t>
+          <t>311952305</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Жиззах вилояти</t>
+          <t>Самарқанд вилояти</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Мирзаев Т.</t>
+          <t> Жалилов Абдулазиз Рустамович</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>+998 96 428-40-62</t>
+          <t>+998 97 925 69 19</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>cluster11@ipak.uz</t>
+          <t>silkwayix@gmail.com</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="0">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>«Buyuk Ipak 2» МЧЖ</t>
+          <t>"Наманган Соф Пилласи" МЧЖ</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>300001244</t>
+          <t>309065885</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Жиззах вилояти</t>
+          <t>Наманган вилояти</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Собиров Қ.</t>
+          <t>Алиев Собит Хабибуллевич</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>+998 94 521-10-92</t>
+          <t>+998 91 360 01 03</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>cluster10@ipak.uz</t>
+          <t>alisher@umail.uz</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="0">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>«Zarafshon Ipak 1» МЧЖ</t>
+          <t>"Поп Ипак Толаси Инвест" МЧЖ</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>300001107</t>
+          <t>310032650</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Жиззах вилояти</t>
+          <t>Наманган вилояти</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Аҳмедов Ж.</t>
+          <t>Хакимов Ахмаджон Пўлатжонович</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>+998 93 959-53-37</t>
+          <t>+998 94 508 17 30</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>cluster9@ipak.uz</t>
+          <t>ikromjon@inbox.uz</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="0">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>«Zarafshon Ipak 2» МЧЖ</t>
+          <t>"Ягона Ипак Тола" МЧЖ</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>300000970</t>
+          <t>311065364</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Бухоро вилояти</t>
+          <t>Наманган вилояти</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Усмонов Ф.</t>
+          <t>Алибаев Комил Хакимович</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>+998 97 386-89-82</t>
+          <t>+998 94 191 30 00</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>cluster8@ipak.uz</t>
+          <t>nodir@gmail.com</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>Фаол эмас</t>
+          <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="0">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>«Sharq Ipagi 1» МЧЖ</t>
+          <t>"Зилол Силк" МЧЖ</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>300000833</t>
+          <t>306803087</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Бухоро вилояти</t>
+          <t>Наманган вилояти</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Холматова Д.</t>
+          <t>Тухтабаев Абдулла Ахмадович</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>+998 92 784-76-21</t>
+          <t>+998 97 275 00 50</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>cluster7@ipak.uz</t>
+          <t>no@umail.uz</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="0">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>«Zarafshon Ipak 3» МЧЖ</t>
+          <t>"Норин Силк" МЧЖ</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>300000696</t>
+          <t>310900211</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Андижон вилояти</t>
+          <t>Наманган вилояти</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Назаров С.</t>
+          <t>Рахимова Манзура Ривожиддиновна</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>+998 97 923-35-34</t>
+          <t>+998 93 776 34 70</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>cluster6@ipak.uz</t>
+          <t>norinsilk@mail.com</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="0">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>«Sharq Ipagi 2» МЧЖ</t>
+          <t>"Учқўрғон Силк" МЧЖ</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>300000559</t>
+          <t>310900195</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Андижон вилояти</t>
+          <t>Наманган вилояти</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Каримов Р.</t>
+          <t>Игамбердиев Зокир Абдуқодирович</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>+998 91 454-26-10</t>
+          <t>+998 99 861 00 03</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>cluster5@ipak.uz</t>
+          <t>silktex@mail.ru</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="0">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>«Oltin Pilla 1» МЧЖ</t>
+          <t>"Веригров Ипаги" МЧЖ ХК</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>300000422</t>
+          <t>302307080</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Андижон вилояти</t>
+          <t>Наманган вилояти</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Юлдашева М.</t>
+          <t>Аггарвал Ажай XXX</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>+998 92 378-76-64</t>
+          <t>+998 90 278 57 53</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>cluster4@ipak.uz</t>
+          <t>verigrowipagi@gmail.com</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="0">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>«Sharq Ipagi 3» МЧЖ</t>
+          <t>«NAVOIY SILK STAR» МЧЖ</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>300000285</t>
+          <t>312051057</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Қорақалпоғистон Республикаси</t>
+          <t>Навоий вилояти</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Мирзаев Т.</t>
+          <t>Яхшиев Баҳром Джумакулович</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>+998 90 537-79-23</t>
+          <t>+998 93 228 00 20</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>cluster3@ipak.uz</t>
+          <t>7700@mail.ru</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="0">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>«Oltin Pilla 2» МЧЖ</t>
+          <t>«Кизилтепа Инвестмент Силк» МЧЖ</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>300000148</t>
+          <t>312744579</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Қорақалпоғистон Республикаси</t>
+          <t>Навоий вилояти</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Собиров Қ.</t>
+          <t>Яхшиев Муродулло Джумакулович</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>+998 92 707-80-97</t>
+          <t>+998 99 334 77 00</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>cluster2@ipak.uz</t>
+          <t>murodullo@gmail.ru</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>Фаол</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="0">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>«Ipak Diyori 1» МЧЖ</t>
+          <t>«Ал-Азиз Тола» МЧЖ</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>300000011</t>
+          <t>312220534</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
+          <t>Навоий вилояти</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Ражабова Жумагул Махмудовна</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>+998 99 336 43 00</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>0384847@gmail.com</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:9" customHeight="0">
+      <c r="A38" s="0">
+        <v>37</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>«Хатирчи Пилла 2020» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>311121911</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>Навоий вилояти</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Маманов Умарали Тоштурдиевич</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>+998 93 432 28 23</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>xatirchipilla@gmail.com</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:9" customHeight="0">
+      <c r="A39" s="0">
+        <v>38</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>"Касби Силк" МЧЖ</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>306814209</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>Қашқадарё вилояти</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Жавлиев Абдуқаҳҳор Абдуқодирович </t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>+998 97 633 66 77</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>as@umail.uz</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:9" customHeight="0">
+      <c r="A40" s="0">
+        <v>39</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>«Koson Silk» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>306814500</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>Қашқадарё вилояти</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Менгалиев Қаҳрамон Абдуқодирович</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>+998 88 804 00 05</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>asadov@umail.uz</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:9" customHeight="0">
+      <c r="A41" s="0">
+        <v>40</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>«Shahrisabz Silk Production» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>306352769</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>Қашқадарё вилояти</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Авазов Зафар Ҳолиқназарович</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>+998 97 313 07 11</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>kesh_silkworm@mail.ru</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:9" customHeight="0">
+      <c r="A42" s="0">
+        <v>41</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>«Radiant Silk» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>302329244</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>Қашқадарё вилояти</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t> Сайлиев Жамол Камолович</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>+998 93 603 55 22</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>shaxzod@umail.uz</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:9" customHeight="0">
+      <c r="A43" s="0">
+        <v>42</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>«Пахтакор Ипак Кластер» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>312746117</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t>Жиззах вилояти</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Бурлиев Ғулом Намазович</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>+998 93 126 08 73</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>gulom@umail.uz</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:9" customHeight="0">
+      <c r="A44" s="0">
+        <v>43</v>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>“G‘allaorol Silk Eksport” МЧЖ</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>307759497</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>Жиззах вилояти</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>Абдусаматов Акбар Ёхёевич</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>+998 99 550 10 60</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>abdusamatovakbar@inbox.uz</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:9" customHeight="0">
+      <c r="A45" s="0">
+        <v>44</v>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>«Зомин Асл Ипак Толаси» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>305095076</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>Жиззах вилояти</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Ўралов Сарвар Камол ўғли</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>+998 93 309 12 52</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>zokirxoziev@gmail.com</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:9" customHeight="0">
+      <c r="A46" s="0">
+        <v>45</v>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>«Ramiza Silk» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>307659645</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>Жиззах вилояти</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Бабаева Холисхон Назиржоновна</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>+998 95 261 77 99</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>ramiza-silk@inbox.uz</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:9" customHeight="0">
+      <c r="A47" s="0">
+        <v>46</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>«ROMSTAR SILKWORM PRO» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>	311743074</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>Бухоро вилояти</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Катаев Қўши Адизович</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>+998 97 304 77 77</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>adizovamirbek999@icloud.com</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:9" customHeight="0">
+      <c r="A48" s="0">
+        <v>47</v>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>«Кумушкент Ипаги» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>	300931835</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>Бухоро вилояти</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>Хожиев Бекзод Шабонович</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>+998 91 447 82 02</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>unurhon@mail.com</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:9" customHeight="0">
+      <c r="A49" s="0">
+        <v>48</v>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>«ROMSTAR» ҚК</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>205095514</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>Бухоро вилояти</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>Катаев Қўши Адизович</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>+998 97 304 77 77</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>railya61@list.ru</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:9" customHeight="0">
+      <c r="A50" s="0">
+        <v>49</v>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>«MARHAMAT IPAK TOLA» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>312841649</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>Холдоров Шарибжон Марипжонович</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>+998 97 582 71 62</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>marhamatipaltola@gmail.com</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:9" customHeight="0">
+      <c r="A51" s="0">
+        <v>50</v>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>«IZBOSKAN ZAR IPAGI» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>311050004	</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>Абдурахманов Азамжон Бобиорович</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>+998 94 151 06 60</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>azamjon@gmail.com</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:9" customHeight="0">
+      <c r="A52" s="0">
+        <v>51</v>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>«BALIQCHI XARIR TOLASI» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>312645037</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>Абжалилов Олимжон Абдусаломович</t>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>+998 98 270 01 90	</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>harirtola@mail.ru</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:9" customHeight="0">
+      <c r="A53" s="0">
+        <v>52</v>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>«SAPFIR SANOAT» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>301163872</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>Қуватов Қамариддин Таджиддинович</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>+998 91 617 75 95</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>kuvvatov@mail.ru</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:9" customHeight="0">
+      <c r="A54" s="0">
+        <v>53</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>«XARIR TOLA» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>300650402</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>Пирматов Ойбек Эргашбаевич</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>+998 77 173 02 77	</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>sasa@mail.ru</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:9" customHeight="0">
+      <c r="A55" s="0">
+        <v>54</v>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>«ULUGʻNOR SILK 7» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>310121176</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>Муҳиддинов Мансурбек Йўлдошали ўғли</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>+998 33 467 90 90</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>sardor@gmail.com</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:9" customHeight="0">
+      <c r="A56" s="0">
+        <v>55</v>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>«OLTINKOʻL ZAR IPAGI» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>307807151</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>Абдуолимов Зайнобиддин Жахонгирович	</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>+998 95 068 67 27	</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>abduolimov2403@umail.uz</t>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:9" customHeight="0">
+      <c r="A57" s="0">
+        <v>56</v>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>«Bo'ston Kumush Ipagi» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>311815158</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>Қодиров Хусниддин Абдуманнопович	</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>+998 90 772 34 00</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>dfsvdfvd@umail.uz</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:9" customHeight="0">
+      <c r="A58" s="0">
+        <v>57</v>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>«Asaka Ipak Impex» МЧЖ</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>	311884137	</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>Исаков Машраббек Ойбекович</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>+998 93 425 55 66</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>ipakimpex@mail.uz</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:9" customHeight="0">
+      <c r="A59" s="0">
+        <v>58</v>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <t>"Силвер Софт Файбер" МЧЖ</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>309578531</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t>Андижон вилояти</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>Сатволдиев Жахонгир Маматқодирович</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t>+998 93 279 00 08</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>JAHONGIR@MAIL.RU</t>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:9" customHeight="0">
+      <c r="A60" s="0">
+        <v>59</v>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <t>"Беруний Ипак Кластер" МЧЖ</t>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>312780203</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
           <t>Қорақалпоғистон Республикаси</t>
         </is>
       </c>
-      <c r="F37" s="0" t="inlineStr">
-[...16 lines deleted...]
-          <t>Фаол эмас</t>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>Ходжанов Жўрабек Салиевич</t>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t>+998 94 598 77 72</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <t>tt@umail.uz</t>
+        </is>
+      </c>
+      <c r="I60" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:9" customHeight="0">
+      <c r="A61" s="0">
+        <v>60</v>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <t>"Тўрткўл Кумуш Тола" МЧЖ</t>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>312782699</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t>Қорақалпоғистон Республикаси</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>Эгамберганов Давронбек Хожаниязович</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>+998 97 451 27 71</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t>noname@umail.uz</t>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:9" customHeight="0">
+      <c r="A62" s="0">
+        <v>61</v>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t>"Бустан Силк" МЧЖ</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>305160408</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t>Қорақалпоғистон Республикаси</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>Жаркинбаев Баходир Салаватович</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t>+998 97 655 20 20</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t>bustonsilk@gmail.com</t>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:9" customHeight="0">
+      <c r="A63" s="0">
+        <v>62</v>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>"Каракалпак Силк 2025" МЧЖ</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>311904822</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t>Қорақалпоғистон Республикаси</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>Жаббаров Аллаберган Рахимович</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>+998 99 731 14 90</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>nffd@gmail.com</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t>Фаол</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>